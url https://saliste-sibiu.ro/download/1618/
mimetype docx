--- v0 (2026-04-22)
+++ v1 (2026-06-24)
@@ -33,117 +33,141 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="40397993" w14:textId="77777777" w:rsidR="00FC63A6" w:rsidRDefault="00FC63A6" w:rsidP="004A0962">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
         <w:widowControl/>
         <w:spacing w:before="91"/>
         <w:ind w:left="1985" w:hanging="709"/>
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45D962FD" w14:textId="77777777" w:rsidR="00FC63A6" w:rsidRDefault="00FC63A6" w:rsidP="004A0962">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
         <w:widowControl/>
         <w:spacing w:before="91"/>
         <w:ind w:left="1985" w:hanging="709"/>
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="304CF2D6" w14:textId="77777777" w:rsidR="00B472C7" w:rsidRDefault="00B472C7" w:rsidP="004A0962">
+    <w:p w14:paraId="304CF2D6" w14:textId="35929E59" w:rsidR="00B472C7" w:rsidRDefault="00B472C7" w:rsidP="004A0962">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
         <w:widowControl/>
         <w:spacing w:before="91"/>
         <w:ind w:left="1985" w:hanging="709"/>
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
         </w:rPr>
         <w:t xml:space="preserve">PLAN SELECTIE </w:t>
       </w:r>
       <w:r w:rsidR="004A0962">
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
         </w:rPr>
-        <w:t>COMPONENTA INIŢIALĂ-Pentru desemnarea unui membru</w:t>
+        <w:t xml:space="preserve">COMPONENTA INIŢIALĂ-Pentru desemnarea </w:t>
+      </w:r>
+      <w:r w:rsidR="00D407E0">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle21"/>
+        </w:rPr>
+        <w:t>membrilor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A494CC3" w14:textId="69C19C78" w:rsidR="00FC63A6" w:rsidRDefault="00B472C7" w:rsidP="004A0962">
+    <w:p w14:paraId="7A494CC3" w14:textId="1F56C047" w:rsidR="00FC63A6" w:rsidRDefault="00D407E0" w:rsidP="004A0962">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
         <w:widowControl/>
         <w:spacing w:before="91"/>
         <w:ind w:left="1985" w:hanging="709"/>
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                 </w:t>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+      <w:r w:rsidR="00B472C7">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidR="004A0962">
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
         </w:rPr>
         <w:t xml:space="preserve"> in Consiliului de Administraţie</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pentru perioada 2026-2030</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1D1C8B4C" w14:textId="39A169B3" w:rsidR="004A0962" w:rsidRDefault="00FC63A6" w:rsidP="004A0962">
+    <w:p w14:paraId="1D1C8B4C" w14:textId="19A37F14" w:rsidR="004A0962" w:rsidRDefault="00FC63A6" w:rsidP="004A0962">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
         <w:widowControl/>
         <w:spacing w:before="91"/>
         <w:ind w:left="1985" w:hanging="709"/>
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
         </w:rPr>
         <w:t xml:space="preserve">                        </w:t>
       </w:r>
       <w:r w:rsidR="004A0962">
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> al RPL OCOL SILVIC VALEA FRUMOASEI RA</w:t>
+        <w:t xml:space="preserve"> al </w:t>
+      </w:r>
+      <w:r w:rsidR="0013734F">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle21"/>
+        </w:rPr>
+        <w:t>SC SERVICII CL SALISTE SRL</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B189B8D" w14:textId="101A7FBD" w:rsidR="004A0962" w:rsidRDefault="004A0962" w:rsidP="004A0962">
       <w:pPr>
         <w:pStyle w:val="Style2"/>
         <w:widowControl/>
         <w:spacing w:before="91"/>
         <w:ind w:left="1985" w:hanging="709"/>
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                </w:t>
       </w:r>
       <w:r w:rsidR="007369F9">
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r>
@@ -191,59 +215,51 @@
         <w:pStyle w:val="Style5"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="410"/>
           <w:tab w:val="left" w:leader="dot" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:before="965"/>
         <w:rPr>
           <w:rStyle w:val="FontStyle27"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
         </w:rPr>
         <w:t xml:space="preserve">Data de declanşare a procedurii de selectie   </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FontStyle27"/>
         </w:rPr>
-        <w:t>.............</w:t>
-[...7 lines deleted...]
-        <w:t>...............................................................</w:t>
+        <w:t>............................................................................</w:t>
       </w:r>
       <w:r w:rsidR="005836A7">
         <w:rPr>
           <w:rStyle w:val="FontStyle27"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23AD84A3" w14:textId="0E11EF2B" w:rsidR="004A0962" w:rsidRDefault="004A0962" w:rsidP="004A0962">
       <w:pPr>
         <w:pStyle w:val="Style5"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="410"/>
           <w:tab w:val="left" w:leader="dot" w:pos="9065"/>
         </w:tabs>
         <w:spacing w:before="7" w:line="403" w:lineRule="exact"/>
         <w:rPr>
           <w:rStyle w:val="FontStyle27"/>
         </w:rPr>
       </w:pPr>
@@ -588,365 +604,316 @@
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="410"/>
           <w:tab w:val="left" w:leader="dot" w:pos="9058"/>
         </w:tabs>
         <w:spacing w:line="403" w:lineRule="exact"/>
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="449BA8E5" w14:textId="77777777" w:rsidR="004A0962" w:rsidRDefault="004A0962" w:rsidP="004A0962">
       <w:pPr>
         <w:pStyle w:val="Style5"/>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="410"/>
           <w:tab w:val="left" w:leader="dot" w:pos="9058"/>
         </w:tabs>
         <w:spacing w:line="403" w:lineRule="exact"/>
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22AB37FA" w14:textId="77777777" w:rsidR="004A0962" w:rsidRDefault="004A0962" w:rsidP="004A0962">
-[...68 lines deleted...]
-    </w:p>
     <w:p w14:paraId="46830E39" w14:textId="77777777" w:rsidR="004A0962" w:rsidRDefault="004A0962" w:rsidP="004A0962">
       <w:pPr>
         <w:pStyle w:val="Style5"/>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="410"/>
           <w:tab w:val="left" w:leader="dot" w:pos="9058"/>
         </w:tabs>
         <w:spacing w:line="403" w:lineRule="exact"/>
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2CC569FD" w14:textId="77777777" w:rsidR="004A0962" w:rsidRDefault="004A0962" w:rsidP="004A0962">
       <w:pPr>
         <w:pStyle w:val="Style5"/>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="698"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FontStyle27"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FontStyle27"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
         </w:rPr>
         <w:t>Data de declanşare a procedurii de selecţie</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C7FDB1D" w14:textId="1E59E2CB" w:rsidR="004A0962" w:rsidRDefault="004A0962" w:rsidP="004A0962">
+    <w:p w14:paraId="2C7FDB1D" w14:textId="0D821B9F" w:rsidR="004A0962" w:rsidRDefault="004A0962" w:rsidP="004A0962">
       <w:pPr>
         <w:pStyle w:val="Style7"/>
         <w:widowControl/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Prin Hotărârea nr. </w:t>
+        <w:t>Prin Hotărârea</w:t>
+      </w:r>
+      <w:r w:rsidR="0013734F">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> AGA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nr. </w:t>
+      </w:r>
+      <w:r w:rsidR="0013734F">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+        </w:rPr>
+        <w:t>3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FontStyle23"/>
         </w:rPr>
-        <w:t>12 /</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00E92BA9">
+        <w:t xml:space="preserve"> /</w:t>
+      </w:r>
+      <w:r w:rsidR="0013734F">
         <w:rPr>
           <w:rStyle w:val="FontStyle23"/>
         </w:rPr>
-        <w:t>11.02.</w:t>
+        <w:t>29.05.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FontStyle23"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 202</w:t>
+        <w:t>202</w:t>
       </w:r>
       <w:r w:rsidR="005836A7">
         <w:rPr>
           <w:rStyle w:val="FontStyle23"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FontStyle23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Consiliul local al Oraşului Saliste a aprobat declanşarea procedurii de selecţie pentru </w:t>
+      <w:r w:rsidR="0013734F">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle23"/>
+        </w:rPr>
+        <w:t>Asociatia Generala a actionarilor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a aprobat declanşarea procedurii de selecţie pentru </w:t>
+      </w:r>
+      <w:r w:rsidR="0013734F">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle23"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="0013734F">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+        </w:rPr>
+        <w:t>trei</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+        </w:rPr>
+        <w:t>) membri a</w:t>
       </w:r>
       <w:r w:rsidR="005836A7">
         <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Consiliului de administraţie a</w:t>
+      </w:r>
+      <w:r w:rsidR="005836A7">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0013734F">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+        </w:rPr>
+        <w:t>intreprinderii,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> în conformitate cu </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC4C97">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">prevederile art. </w:t>
+      </w:r>
+      <w:r w:rsidR="00FC4C97" w:rsidRPr="00FC4C97">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+        </w:rPr>
+        <w:t>28</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC4C97">
+        <w:rPr>
           <w:rStyle w:val="FontStyle23"/>
         </w:rPr>
-        <w:t>1</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FC4C97">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+        </w:rPr>
+        <w:t>din</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> OUG nr. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FontStyle23"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...58 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">109/2011 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
         </w:rPr>
         <w:t>- privind guvernanta corporativă a întreprinderilor publice, cu modificările şi completările ulterioare.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4005B6F6" w14:textId="164F8838" w:rsidR="004A0962" w:rsidRPr="00195844" w:rsidRDefault="004A0962" w:rsidP="004A0962">
+    <w:p w14:paraId="4005B6F6" w14:textId="10323057" w:rsidR="004A0962" w:rsidRPr="00195844" w:rsidRDefault="004A0962" w:rsidP="004A0962">
       <w:pPr>
         <w:pStyle w:val="Style5"/>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="698"/>
         </w:tabs>
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FontStyle27"/>
         </w:rPr>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FontStyle27"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
         </w:rPr>
         <w:t>Criterii pentru selectarea expertului independent</w:t>
-      </w:r>
-[...32 lines deleted...]
-        <w:t>lectia celor 4 membrii initiali, contractul fiind incheiat pt 5 membrii.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3648C386" w14:textId="77777777" w:rsidR="004A0962" w:rsidRDefault="004A0962" w:rsidP="004A0962">
       <w:pPr>
         <w:pStyle w:val="Style9"/>
         <w:widowControl/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A0962">
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Cerinţele minime obligatorii ce stau la baza achiziţiei expertului independent, care se completează cu prevederile legale în vigoare şi prevederile caietului de sarcini, conform sunt următoarele:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2081C273" w14:textId="77777777" w:rsidR="004A0962" w:rsidRPr="004A0962" w:rsidRDefault="004A0962" w:rsidP="004A0962">
       <w:pPr>
         <w:pStyle w:val="Style9"/>
         <w:widowControl/>
         <w:spacing w:line="240" w:lineRule="auto"/>
@@ -956,680 +923,679 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D0D764B" w14:textId="77777777" w:rsidR="004A0962" w:rsidRPr="004A0962" w:rsidRDefault="004A0962" w:rsidP="004A0962">
       <w:pPr>
         <w:widowControl/>
         <w:rPr>
           <w:sz w:val="2"/>
           <w:szCs w:val="2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9875" w:type="dxa"/>
         <w:tblInd w:w="40" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="40" w:type="dxa"/>
           <w:right w:w="40" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="661"/>
-        <w:gridCol w:w="6521"/>
-        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="7088"/>
+        <w:gridCol w:w="2126"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004A0962" w:rsidRPr="004A0962" w14:paraId="2F95A5D7" w14:textId="77777777" w:rsidTr="004A0962">
+      <w:tr w:rsidR="004A0962" w:rsidRPr="004A0962" w14:paraId="2F95A5D7" w14:textId="77777777" w:rsidTr="00952DF2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="787FDDC8" w14:textId="77777777" w:rsidR="004A0962" w:rsidRPr="004A0962" w:rsidRDefault="004A0962" w:rsidP="00A956D4">
             <w:pPr>
               <w:pStyle w:val="Style6"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>Nr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6521" w:type="dxa"/>
+            <w:tcW w:w="7088" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5C6C26E2" w14:textId="77777777" w:rsidR="004A0962" w:rsidRPr="004A0962" w:rsidRDefault="004A0962" w:rsidP="00A956D4">
             <w:pPr>
               <w:pStyle w:val="Style6"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="1814"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>Prevedere legala</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3C1C953A" w14:textId="77777777" w:rsidR="004A0962" w:rsidRPr="004A0962" w:rsidRDefault="004A0962" w:rsidP="00A956D4">
             <w:pPr>
               <w:pStyle w:val="Style6"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="814"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>Condiţie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A0962" w:rsidRPr="004A0962" w14:paraId="626C4208" w14:textId="77777777" w:rsidTr="004A0962">
+      <w:tr w:rsidR="004A0962" w:rsidRPr="004A0962" w14:paraId="626C4208" w14:textId="77777777" w:rsidTr="00952DF2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1B0805CB" w14:textId="77777777" w:rsidR="004A0962" w:rsidRPr="004A0962" w:rsidRDefault="004A0962" w:rsidP="00A956D4">
             <w:pPr>
               <w:pStyle w:val="Style12"/>
               <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6521" w:type="dxa"/>
+            <w:tcW w:w="7088" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1DD30AAD" w14:textId="77777777" w:rsidR="004A0962" w:rsidRPr="004A0962" w:rsidRDefault="004A0962" w:rsidP="00A956D4">
             <w:pPr>
               <w:pStyle w:val="Style6"/>
               <w:widowControl/>
               <w:spacing w:line="295" w:lineRule="exact"/>
               <w:ind w:firstLine="43"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>Forma de înregistrare — societatea să fie legal constituită şi să nu se afle în niciuna dintre situaţiile de anulare a constituirii şi să aibă capacitatea profesională de a realiza activităţile care fac obiectul achiziţiei.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="444D3EBA" w14:textId="77777777" w:rsidR="004A0962" w:rsidRPr="004A0962" w:rsidRDefault="004A0962" w:rsidP="00A956D4">
+          <w:p w14:paraId="444D3EBA" w14:textId="77777777" w:rsidR="004A0962" w:rsidRPr="004A0962" w:rsidRDefault="004A0962" w:rsidP="001A19AB">
             <w:pPr>
               <w:pStyle w:val="Style6"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="202"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Cod CAEN </w:t>
             </w:r>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>7810</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A0962" w:rsidRPr="004A0962" w14:paraId="69D4C468" w14:textId="77777777" w:rsidTr="004A0962">
+      <w:tr w:rsidR="004A0962" w:rsidRPr="004A0962" w14:paraId="69D4C468" w14:textId="77777777" w:rsidTr="00952DF2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6E2E0C4A" w14:textId="77777777" w:rsidR="004A0962" w:rsidRPr="004A0962" w:rsidRDefault="004A0962" w:rsidP="00A956D4">
             <w:pPr>
               <w:pStyle w:val="Style12"/>
               <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6521" w:type="dxa"/>
+            <w:tcW w:w="7088" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="779A557C" w14:textId="77777777" w:rsidR="004A0962" w:rsidRPr="004A0962" w:rsidRDefault="004A0962" w:rsidP="00A956D4">
             <w:pPr>
               <w:pStyle w:val="Style6"/>
               <w:widowControl/>
               <w:spacing w:line="295" w:lineRule="exact"/>
               <w:ind w:firstLine="22"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Experienţa generală — societatea trebuie să demonstreze că în ultimii </w:t>
             </w:r>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">3 </w:t>
             </w:r>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>ani a prestat servicii similare de recrutare candidaţi pentru poziţii de administratori la societăţi din sectorul public sau privat, care s-au concretizat cu ocuparea acelor poziţii.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="76CE77BF" w14:textId="77777777" w:rsidR="004A0962" w:rsidRPr="004A0962" w:rsidRDefault="004A0962" w:rsidP="00A956D4">
             <w:pPr>
               <w:pStyle w:val="Style6"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Minim </w:t>
             </w:r>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>contract</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A0962" w:rsidRPr="004A0962" w14:paraId="4AC0CFF4" w14:textId="77777777" w:rsidTr="004A0962">
+      <w:tr w:rsidR="004A0962" w:rsidRPr="004A0962" w14:paraId="4AC0CFF4" w14:textId="77777777" w:rsidTr="00952DF2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="227FCAE3" w14:textId="77777777" w:rsidR="004A0962" w:rsidRPr="004A0962" w:rsidRDefault="004A0962" w:rsidP="00A956D4">
             <w:pPr>
               <w:pStyle w:val="Style12"/>
               <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6521" w:type="dxa"/>
+            <w:tcW w:w="7088" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1B9718AB" w14:textId="77777777" w:rsidR="004A0962" w:rsidRPr="004A0962" w:rsidRDefault="004A0962" w:rsidP="00A956D4">
             <w:pPr>
               <w:pStyle w:val="Style6"/>
               <w:widowControl/>
               <w:spacing w:line="295" w:lineRule="exact"/>
               <w:ind w:firstLine="7"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Experienţa specifică — operatorul trebuie să demonstreze că în ultimii </w:t>
             </w:r>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">3 </w:t>
             </w:r>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>ani a prestat servicii similare de recrutare şi plasare personal, pe poziţii de management, în societăţi din domenii de activitate similare Regiei.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0E9A266D" w14:textId="77777777" w:rsidR="004A0962" w:rsidRPr="004A0962" w:rsidRDefault="004A0962" w:rsidP="00A956D4">
             <w:pPr>
               <w:pStyle w:val="Style6"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Minim </w:t>
             </w:r>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>contract</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A0962" w:rsidRPr="004A0962" w14:paraId="7C7C9E27" w14:textId="77777777" w:rsidTr="004A0962">
+      <w:tr w:rsidR="004A0962" w:rsidRPr="004A0962" w14:paraId="7C7C9E27" w14:textId="77777777" w:rsidTr="00952DF2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="61F6B1DC" w14:textId="77777777" w:rsidR="004A0962" w:rsidRPr="004A0962" w:rsidRDefault="004A0962" w:rsidP="00A956D4">
             <w:pPr>
               <w:pStyle w:val="Style12"/>
               <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6521" w:type="dxa"/>
+            <w:tcW w:w="7088" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5012262E" w14:textId="77777777" w:rsidR="004A0962" w:rsidRPr="004A0962" w:rsidRDefault="004A0962" w:rsidP="00A956D4">
             <w:pPr>
               <w:pStyle w:val="Style6"/>
               <w:widowControl/>
               <w:spacing w:line="295" w:lineRule="exact"/>
               <w:ind w:left="14" w:hanging="14"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Capacitate tehnică - minim </w:t>
             </w:r>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>expert senior cu experienţă specifică şi pregătire profesională adecvată procesului de selecţie şi asigurarea unui spaţiu adecvat pentru susţinerea interviurilor.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="634F83B5" w14:textId="77777777" w:rsidR="004A0962" w:rsidRPr="004A0962" w:rsidRDefault="004A0962" w:rsidP="00A956D4">
             <w:pPr>
               <w:pStyle w:val="Style6"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Minim </w:t>
             </w:r>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>expert</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A0962" w:rsidRPr="004A0962" w14:paraId="1D323279" w14:textId="77777777" w:rsidTr="004A0962">
+      <w:tr w:rsidR="004A0962" w:rsidRPr="004A0962" w14:paraId="1D323279" w14:textId="77777777" w:rsidTr="00952DF2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="53CC317B" w14:textId="77777777" w:rsidR="004A0962" w:rsidRPr="004A0962" w:rsidRDefault="004A0962" w:rsidP="00A956D4">
             <w:pPr>
               <w:pStyle w:val="Style12"/>
               <w:widowControl/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6521" w:type="dxa"/>
+            <w:tcW w:w="7088" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5B932A80" w14:textId="77777777" w:rsidR="004A0962" w:rsidRPr="004A0962" w:rsidRDefault="004A0962" w:rsidP="00A956D4">
             <w:pPr>
               <w:pStyle w:val="Style6"/>
               <w:widowControl/>
               <w:spacing w:line="295" w:lineRule="exact"/>
               <w:ind w:left="22" w:hanging="22"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Capacitate tehnica - minim </w:t>
             </w:r>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>expert senior cu experienţă în evaluarea competentelor profesionale/cu drept de liberă practică în domeniului psihologiei muncii şi organizaţională</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="37D26324" w14:textId="77777777" w:rsidR="004A0962" w:rsidRPr="004A0962" w:rsidRDefault="004A0962" w:rsidP="00A956D4">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:ind w:left="22" w:hanging="22"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Minim                     </w:t>
             </w:r>
             <w:r w:rsidRPr="004A0962">
@@ -1641,761 +1607,761 @@
             </w:r>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">expert/minim          </w:t>
             </w:r>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>proiect</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A0962" w:rsidRPr="004A0962" w14:paraId="33FD2D95" w14:textId="77777777" w:rsidTr="004A0962">
+      <w:tr w:rsidR="004A0962" w:rsidRPr="004A0962" w14:paraId="33FD2D95" w14:textId="77777777" w:rsidTr="00952DF2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="29C70FFE" w14:textId="77777777" w:rsidR="004A0962" w:rsidRPr="004A0962" w:rsidRDefault="004A0962" w:rsidP="00A956D4">
             <w:pPr>
               <w:pStyle w:val="Style10"/>
               <w:widowControl/>
             </w:pPr>
             <w:r w:rsidRPr="004A0962">
               <w:t xml:space="preserve">      6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6521" w:type="dxa"/>
+            <w:tcW w:w="7088" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="54BD5A6A" w14:textId="77777777" w:rsidR="004A0962" w:rsidRPr="004A0962" w:rsidRDefault="004A0962" w:rsidP="00A956D4">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:spacing w:line="295" w:lineRule="exact"/>
               <w:ind w:left="36" w:hanging="36"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">portofoliul de clienţi în ultimii </w:t>
             </w:r>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">3 </w:t>
             </w:r>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>ani pentru selecţia administratorilor sau directorilor la întreprinderi publice sau private;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7F4277DC" w14:textId="77777777" w:rsidR="004A0962" w:rsidRPr="004A0962" w:rsidRDefault="004A0962" w:rsidP="00A956D4">
             <w:pPr>
               <w:pStyle w:val="Style6"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Minim </w:t>
             </w:r>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">3 </w:t>
             </w:r>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>contracte</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A0962" w:rsidRPr="004A0962" w14:paraId="7E6AFACB" w14:textId="77777777" w:rsidTr="004A0962">
+      <w:tr w:rsidR="004A0962" w:rsidRPr="004A0962" w14:paraId="7E6AFACB" w14:textId="77777777" w:rsidTr="00952DF2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="12CA6DF2" w14:textId="77777777" w:rsidR="004A0962" w:rsidRPr="004A0962" w:rsidRDefault="004A0962" w:rsidP="00A956D4">
             <w:pPr>
               <w:pStyle w:val="Style12"/>
               <w:widowControl/>
               <w:ind w:left="389"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6521" w:type="dxa"/>
+            <w:tcW w:w="7088" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7AE894F5" w14:textId="77777777" w:rsidR="004A0962" w:rsidRPr="004A0962" w:rsidRDefault="004A0962" w:rsidP="00A956D4">
             <w:pPr>
               <w:pStyle w:val="Style6"/>
               <w:widowControl/>
               <w:spacing w:line="302" w:lineRule="exact"/>
               <w:ind w:firstLine="22"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">valoarea totală a contractelor de recrutare în ultimii </w:t>
             </w:r>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle23"/>
               </w:rPr>
               <w:t xml:space="preserve">3 </w:t>
             </w:r>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>ani pentru activitatea de selecţie a administratorilor şi directorilor;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="47A7761C" w14:textId="77777777" w:rsidR="004A0962" w:rsidRPr="004A0962" w:rsidRDefault="004A0962" w:rsidP="00A956D4">
             <w:pPr>
               <w:pStyle w:val="Style6"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Minim </w:t>
             </w:r>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">10.000 </w:t>
             </w:r>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>lei</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A0962" w:rsidRPr="004A0962" w14:paraId="0CEDD696" w14:textId="77777777" w:rsidTr="004A0962">
+      <w:tr w:rsidR="004A0962" w:rsidRPr="004A0962" w14:paraId="0CEDD696" w14:textId="77777777" w:rsidTr="00952DF2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="692429CA" w14:textId="77777777" w:rsidR="004A0962" w:rsidRPr="004A0962" w:rsidRDefault="004A0962" w:rsidP="00A956D4">
             <w:pPr>
               <w:pStyle w:val="Style12"/>
               <w:widowControl/>
               <w:ind w:left="382"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6521" w:type="dxa"/>
+            <w:tcW w:w="7088" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2B6427E4" w14:textId="77777777" w:rsidR="004A0962" w:rsidRPr="004A0962" w:rsidRDefault="004A0962" w:rsidP="00A956D4">
             <w:pPr>
               <w:pStyle w:val="Style6"/>
               <w:widowControl/>
               <w:spacing w:line="295" w:lineRule="exact"/>
               <w:ind w:firstLine="14"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>componenţa echipei de proiect cu referire la numărul de experţi ce poate fi alocat proiectului şi expertiza acestora în proceduri de recrutare de administratori;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3C5B12D2" w14:textId="77777777" w:rsidR="004A0962" w:rsidRPr="004A0962" w:rsidRDefault="004A0962" w:rsidP="00A956D4">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:spacing w:line="295" w:lineRule="exact"/>
               <w:ind w:firstLine="14"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Minim      </w:t>
             </w:r>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">1      </w:t>
             </w:r>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>expert senior  specializat în evaluarea de personal</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A0962" w:rsidRPr="004A0962" w14:paraId="24380B56" w14:textId="77777777" w:rsidTr="004A0962">
+      <w:tr w:rsidR="004A0962" w:rsidRPr="004A0962" w14:paraId="24380B56" w14:textId="77777777" w:rsidTr="00952DF2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1B4DF93C" w14:textId="77777777" w:rsidR="004A0962" w:rsidRPr="004A0962" w:rsidRDefault="004A0962" w:rsidP="00A956D4">
             <w:pPr>
               <w:pStyle w:val="Style12"/>
               <w:widowControl/>
               <w:ind w:left="367"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6521" w:type="dxa"/>
+            <w:tcW w:w="7088" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="195F23E1" w14:textId="77777777" w:rsidR="004A0962" w:rsidRPr="004A0962" w:rsidRDefault="004A0962" w:rsidP="00A956D4">
             <w:pPr>
               <w:pStyle w:val="Style6"/>
               <w:widowControl/>
               <w:spacing w:line="295" w:lineRule="exact"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>gradul de expertiză a expertului independent persoană juridică în privinţa recrutării de administratori/directori în sectorul de activitate al întreprinderii publice;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="71F0213D" w14:textId="77777777" w:rsidR="004A0962" w:rsidRPr="004A0962" w:rsidRDefault="004A0962" w:rsidP="00A956D4">
             <w:pPr>
               <w:pStyle w:val="Style6"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Minim </w:t>
             </w:r>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>contract</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A0962" w:rsidRPr="004A0962" w14:paraId="4048F058" w14:textId="77777777" w:rsidTr="004A0962">
+      <w:tr w:rsidR="004A0962" w:rsidRPr="004A0962" w14:paraId="4048F058" w14:textId="77777777" w:rsidTr="00952DF2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1517A48F" w14:textId="77777777" w:rsidR="004A0962" w:rsidRPr="004A0962" w:rsidRDefault="004A0962" w:rsidP="004A0962">
             <w:pPr>
               <w:pStyle w:val="Style12"/>
               <w:widowControl/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">       10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6521" w:type="dxa"/>
+            <w:tcW w:w="7088" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4710ABE9" w14:textId="77777777" w:rsidR="004A0962" w:rsidRPr="004A0962" w:rsidRDefault="004A0962" w:rsidP="00A956D4">
             <w:pPr>
               <w:pStyle w:val="Style6"/>
               <w:widowControl/>
               <w:spacing w:line="302" w:lineRule="exact"/>
               <w:ind w:left="7" w:hanging="7"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>managementul de proiect şi capacităţile de coordonare ale expertului;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="659FD8B1" w14:textId="77777777" w:rsidR="004A0962" w:rsidRPr="004A0962" w:rsidRDefault="004A0962" w:rsidP="00A956D4">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:ind w:left="7" w:hanging="7"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>Certificat de manager de proiect</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A0962" w:rsidRPr="004A0962" w14:paraId="3E32FC46" w14:textId="77777777" w:rsidTr="004A0962">
+      <w:tr w:rsidR="004A0962" w:rsidRPr="004A0962" w14:paraId="3E32FC46" w14:textId="77777777" w:rsidTr="00952DF2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="493924FA" w14:textId="77777777" w:rsidR="004A0962" w:rsidRPr="004A0962" w:rsidRDefault="004A0962" w:rsidP="004A0962">
             <w:pPr>
               <w:pStyle w:val="Style13"/>
               <w:widowControl/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle23"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle23"/>
               </w:rPr>
               <w:t xml:space="preserve">     11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6521" w:type="dxa"/>
+            <w:tcW w:w="7088" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="304C6FD3" w14:textId="77777777" w:rsidR="004A0962" w:rsidRPr="004A0962" w:rsidRDefault="004A0962" w:rsidP="00A956D4">
             <w:pPr>
               <w:pStyle w:val="Style6"/>
               <w:widowControl/>
               <w:spacing w:line="295" w:lineRule="exact"/>
               <w:ind w:left="14" w:hanging="14"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>experienţă în dezvoltarea profilului pentru consiliu, bazată pe integrare personalizată a nevoilor de strategii de afaceri, organizaţionale, de conducere şi guvernantă;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7F6AC5CB" w14:textId="77777777" w:rsidR="004A0962" w:rsidRPr="004A0962" w:rsidRDefault="004A0962" w:rsidP="00A956D4">
             <w:pPr>
               <w:pStyle w:val="Style6"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Minim </w:t>
             </w:r>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>contract</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A0962" w:rsidRPr="004A0962" w14:paraId="168BA42C" w14:textId="77777777" w:rsidTr="004A0962">
+      <w:tr w:rsidR="004A0962" w:rsidRPr="004A0962" w14:paraId="168BA42C" w14:textId="77777777" w:rsidTr="00952DF2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="661" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4504E943" w14:textId="77777777" w:rsidR="004A0962" w:rsidRPr="004A0962" w:rsidRDefault="004A0962" w:rsidP="004A0962">
             <w:pPr>
               <w:pStyle w:val="Style12"/>
               <w:widowControl/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">      12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6521" w:type="dxa"/>
+            <w:tcW w:w="7088" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="68759564" w14:textId="77777777" w:rsidR="004A0962" w:rsidRPr="004A0962" w:rsidRDefault="004A0962" w:rsidP="00A956D4">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:spacing w:line="295" w:lineRule="exact"/>
               <w:ind w:left="29" w:hanging="29"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">procentul de candidaţi recomandaţi şi ulterior selectaţi, care îşi păstrează această calitate pentru mai mult de un an în ultimii </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FontStyle22"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>ani.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="2126" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="01F1064F" w14:textId="77777777" w:rsidR="004A0962" w:rsidRPr="004A0962" w:rsidRDefault="004A0962" w:rsidP="00A956D4">
             <w:pPr>
               <w:pStyle w:val="Style6"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004A0962">
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Minim </w:t>
             </w:r>
@@ -2419,494 +2385,438 @@
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A0962">
         <w:rPr>
           <w:rStyle w:val="FontStyle22"/>
           <w:b/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FontStyle22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
         </w:rPr>
         <w:t>Data finalizării planului de selecţie</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6568E8E4" w14:textId="787C8550" w:rsidR="004A0962" w:rsidRPr="00CE4B4B" w:rsidRDefault="004A0962" w:rsidP="00CE4B4B">
+    <w:p w14:paraId="6568E8E4" w14:textId="4BE02796" w:rsidR="004A0962" w:rsidRDefault="004A0962" w:rsidP="00CE4B4B">
       <w:pPr>
         <w:pStyle w:val="Style9"/>
         <w:widowControl/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+        </w:rPr>
+        <w:t>Data la care Autoritatea Publica Tutelara</w:t>
+      </w:r>
+      <w:r w:rsidR="0013734F">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> aprobă numirea noilor membri</w:t>
+      </w:r>
+      <w:r w:rsidR="00E92BA9">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in  Consiliul</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de Administraţie pentru care se realizează procedura de selecţie, conform prevederilor OUG nr. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">109/2011 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">este de maxim </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle23"/>
+        </w:rPr>
+        <w:t xml:space="preserve">150 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de zile de la data declanşării procedurii. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="08CF6A4B" w14:textId="77777777" w:rsidR="00952DF2" w:rsidRPr="00CE4B4B" w:rsidRDefault="00952DF2" w:rsidP="00CE4B4B">
+      <w:pPr>
+        <w:pStyle w:val="Style9"/>
+        <w:widowControl/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...40 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="04BB71B0" w14:textId="77777777" w:rsidR="004A0962" w:rsidRDefault="004A0962" w:rsidP="00B61FF0">
       <w:pPr>
         <w:pStyle w:val="Style7"/>
         <w:widowControl/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004A0962">
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004A0962">
         <w:rPr>
           <w:rStyle w:val="FontStyle23"/>
           <w:b/>
         </w:rPr>
         <w:t>4.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FontStyle23"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
         </w:rPr>
         <w:t>Alte elemente</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26050DE8" w14:textId="77777777" w:rsidR="004A0962" w:rsidRDefault="004A0962" w:rsidP="00B61FF0">
+    <w:p w14:paraId="26050DE8" w14:textId="225F86FE" w:rsidR="004A0962" w:rsidRPr="00835DDE" w:rsidRDefault="004A0962" w:rsidP="00B61FF0">
       <w:pPr>
         <w:pStyle w:val="Style9"/>
         <w:widowControl/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00835DDE">
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Atribuţiile CA</w:t>
-[...7 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Atribuţiile CA </w:t>
+      </w:r>
+      <w:r w:rsidR="0013734F" w:rsidRPr="00835DDE">
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>u privir</w:t>
-[...7 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">existenti </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00835DDE">
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>la procedura de selecţie a membrilor Cons</w:t>
-[...7 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">cu privire la procedura de selecţie a membrilor Consiliului de Administraţie pentru </w:t>
+      </w:r>
+      <w:r w:rsidR="0013734F" w:rsidRPr="00835DDE">
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">liului de Administraţie </w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve"> RPL OCOL SILVIC VALEA FRUMOASEI RA:</w:t>
+        <w:t>SC SERVICII CL SALISTE SRL</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AF35420" w14:textId="77777777" w:rsidR="004A0962" w:rsidRDefault="004A0962" w:rsidP="00847490">
+    <w:p w14:paraId="16564B97" w14:textId="0C72847A" w:rsidR="004A0962" w:rsidRPr="00253BD7" w:rsidRDefault="004A0962" w:rsidP="00835DDE">
       <w:pPr>
         <w:pStyle w:val="Style16"/>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="122"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="00253BD7">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+        </w:rPr>
         <w:t xml:space="preserve">          -</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00253BD7">
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Membrii CA ai regiei se consultă pe durata procesului de selecţie cu Autoritatea Publică</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00847490">
+        <w:t>Membrii CA se consultă pe durata procesului de selecţie cu Autoritatea Publică</w:t>
+      </w:r>
+      <w:r w:rsidR="00847490" w:rsidRPr="00253BD7">
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00253BD7">
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
         </w:rPr>
         <w:t>Tutelară, prin structura sa de guvernantă corporativă şi expertul independent până la etapa de publicare a anunţului.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53EF171B" w14:textId="77777777" w:rsidR="004A0962" w:rsidRPr="00847490" w:rsidRDefault="004A0962" w:rsidP="00847490">
-[...65 lines deleted...]
-    <w:p w14:paraId="079E9F19" w14:textId="65B6FDBC" w:rsidR="004A0962" w:rsidRDefault="004A0962" w:rsidP="00847490">
+    <w:p w14:paraId="079E9F19" w14:textId="65B6FDBC" w:rsidR="004A0962" w:rsidRPr="00253BD7" w:rsidRDefault="004A0962" w:rsidP="00847490">
       <w:pPr>
         <w:pStyle w:val="Style16"/>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="670"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00253BD7">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>-</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00253BD7">
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Colaborează cu expertul independent şi structura de guvernant</w:t>
       </w:r>
-      <w:r w:rsidR="00847490">
+      <w:r w:rsidR="00847490" w:rsidRPr="00253BD7">
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
         </w:rPr>
         <w:t>ă corporativă din cadrul AP</w:t>
       </w:r>
-      <w:r w:rsidR="005836A7">
+      <w:r w:rsidR="005836A7" w:rsidRPr="00253BD7">
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="00847490">
+      <w:r w:rsidR="00847490" w:rsidRPr="00253BD7">
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
         </w:rPr>
         <w:t xml:space="preserve"> în </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00253BD7">
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
         </w:rPr>
         <w:t>elaborarea componentei integrale.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B4A413F" w14:textId="77777777" w:rsidR="004A0962" w:rsidRPr="00847490" w:rsidRDefault="004A0962" w:rsidP="00847490">
+    <w:p w14:paraId="6B4A413F" w14:textId="5A485CB2" w:rsidR="004A0962" w:rsidRPr="00847490" w:rsidRDefault="004A0962" w:rsidP="00847490">
       <w:pPr>
         <w:pStyle w:val="Style16"/>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="670"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:spacing w:val="10"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00253BD7">
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00253BD7">
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Se asigură că sunt publicate pe site-ul regiei toate informaţiile (anunţ, plan de interviu,</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00847490">
+        <w:t xml:space="preserve">Se asigură că sunt publicate pe site-ul </w:t>
+      </w:r>
+      <w:r w:rsidR="00253BD7">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+        </w:rPr>
+        <w:t>intreprinderii</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253BD7">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toate informaţiile (anunţ, plan de interviu,</w:t>
+      </w:r>
+      <w:r w:rsidR="00847490" w:rsidRPr="00253BD7">
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
         </w:rPr>
         <w:t xml:space="preserve"> grafic de </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00253BD7">
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
         </w:rPr>
         <w:t>desfăşurare al procedurii) cu privire la etapele procedurii de selecţie.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AB5EC73" w14:textId="77777777" w:rsidR="004A0962" w:rsidRDefault="004A0962" w:rsidP="004A0962">
+    <w:p w14:paraId="1AB5EC73" w14:textId="40F9802C" w:rsidR="004A0962" w:rsidRDefault="004A0962" w:rsidP="004A0962">
       <w:pPr>
         <w:pStyle w:val="Style3"/>
         <w:widowControl/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">Atribuţiile </w:t>
       </w:r>
       <w:r w:rsidR="00847490">
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>comisi</w:t>
       </w:r>
       <w:r w:rsidR="00937F35">
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>ei</w:t>
       </w:r>
       <w:r w:rsidR="00847490">
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> de selecţie*</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>, cu privire la procedura de selecţie a membrilor Consiliului de Administraţie pentru RPL OCOL SILVIC VALEA FRUMOASEI RA</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> ;</w:t>
+        <w:t xml:space="preserve">, cu privire la procedura de selecţie a membrilor Consiliului de Administraţie pentru </w:t>
+      </w:r>
+      <w:r w:rsidR="0013734F" w:rsidRPr="0013734F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>SC SERVICII CL SALISTE SRL</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle21"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="503CB43E" w14:textId="3E9D1906" w:rsidR="004A0962" w:rsidRPr="00937F35" w:rsidRDefault="00937F35" w:rsidP="004A0962">
+    <w:p w14:paraId="503CB43E" w14:textId="158750D7" w:rsidR="004A0962" w:rsidRPr="00937F35" w:rsidRDefault="00937F35" w:rsidP="004A0962">
       <w:pPr>
         <w:pStyle w:val="Style3"/>
         <w:widowControl/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="003E4533">
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="006638B7">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle21"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Aprobă profilul membrilor</w:t>
+      </w:r>
       <w:r w:rsidR="00847490" w:rsidRPr="00937F35">
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t>Aprobă profilul membrului in</w:t>
+        <w:t xml:space="preserve"> in</w:t>
       </w:r>
       <w:r w:rsidR="004A0962" w:rsidRPr="00937F35">
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Consiliu</w:t>
       </w:r>
       <w:r w:rsidR="00847490" w:rsidRPr="00937F35">
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> de administratie</w:t>
       </w:r>
       <w:r w:rsidR="004A0962" w:rsidRPr="00937F35">
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> şi matricea realizate de expertul independent.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43DB9EC4" w14:textId="2BD5DB9D" w:rsidR="004A0962" w:rsidRDefault="004A0962" w:rsidP="004A0962">
       <w:pPr>
@@ -2917,125 +2827,167 @@
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="003E4533">
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
         </w:rPr>
         <w:t>Aprobă anunţul de selecţie, înainte de publicare, realizat de expertul independent.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B66A2CA" w14:textId="4656E71C" w:rsidR="004A0962" w:rsidRDefault="00847490" w:rsidP="004A0962">
+    <w:p w14:paraId="5B66A2CA" w14:textId="680B114C" w:rsidR="004A0962" w:rsidRDefault="00847490" w:rsidP="004A0962">
       <w:pPr>
         <w:pStyle w:val="Style15"/>
         <w:widowControl/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidR="004A0962">
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="003E4533">
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004A0962">
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
         </w:rPr>
-        <w:t>Se asigură că există Scrisoare de aşteptări a autorităţii Publice Tutelare, publicată pe site-ul ATP până, cel târziu, la data încheierii depunerilor dosarelor de candidatură.</w:t>
+        <w:t>Se asigură că există Scrisoare de aşteptări a autorităţii Publice T</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE6A6C">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+        </w:rPr>
+        <w:t>utelare, publicată pe site-ul A</w:t>
+      </w:r>
+      <w:r w:rsidR="004A0962">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE6A6C">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="004A0962">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> până, cel târziu, la data încheierii depunerilor dosarelor de candidatură.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B7FF435" w14:textId="6C4ED666" w:rsidR="004A0962" w:rsidRDefault="004A0962" w:rsidP="00847490">
+    <w:p w14:paraId="0B7FF435" w14:textId="37410B76" w:rsidR="004A0962" w:rsidRDefault="004A0962" w:rsidP="00847490">
       <w:pPr>
         <w:pStyle w:val="Style16"/>
         <w:widowControl/>
         <w:tabs>
           <w:tab w:val="left" w:pos="670"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="003E4533">
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
         </w:rPr>
         <w:t xml:space="preserve"> P</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
         </w:rPr>
-        <w:t>participa la interviurile organizate de expertul indepe</w:t>
+        <w:t>articipa la interviurile organizate de expertul indepe</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE6A6C">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+        </w:rPr>
+        <w:t>ndent pentru selecţia membrilor</w:t>
       </w:r>
       <w:r w:rsidR="00847490">
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ndent pentru selecţia membrului </w:t>
-[...5 lines deleted...]
-        <w:t>Consiliului de Administraţie al REGIEI</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consiliului de Administraţie al </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE6A6C">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+        </w:rPr>
+        <w:t>intreprinderii</w:t>
+      </w:r>
+      <w:r w:rsidR="006638B7">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> publice</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46C83A0B" w14:textId="77777777" w:rsidR="004A0962" w:rsidRDefault="004A0962" w:rsidP="004A0962">
       <w:pPr>
         <w:pStyle w:val="Style16"/>
         <w:widowControl/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="670"/>
         </w:tabs>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
         </w:rPr>
         <w:t>Analizează şi aprobă documentele el</w:t>
       </w:r>
       <w:r w:rsidR="00847490">
@@ -3099,51 +3051,51 @@
       <w:r w:rsidR="004A0962">
         <w:rPr>
           <w:rStyle w:val="FontStyle25"/>
         </w:rPr>
         <w:t>a d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FontStyle25"/>
         </w:rPr>
         <w:t>e selecţie este formata din doi</w:t>
       </w:r>
       <w:r w:rsidR="004A0962">
         <w:rPr>
           <w:rStyle w:val="FontStyle25"/>
         </w:rPr>
         <w:t xml:space="preserve"> membri desemnaţi de UAT </w:t>
       </w:r>
       <w:r w:rsidR="00937F35">
         <w:rPr>
           <w:rStyle w:val="FontStyle25"/>
         </w:rPr>
         <w:t>si expertul independent</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="609C5782" w14:textId="2F010427" w:rsidR="004A0962" w:rsidRDefault="004A0962" w:rsidP="004A0962">
+    <w:p w14:paraId="609C5782" w14:textId="1B95028C" w:rsidR="004A0962" w:rsidRDefault="004A0962" w:rsidP="004A0962">
       <w:pPr>
         <w:pStyle w:val="Style3"/>
         <w:widowControl/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Atribuţi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -3169,315 +3121,494 @@
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">noului </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>mem</w:t>
       </w:r>
       <w:r w:rsidR="001C789E">
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">bru in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Consiliului de Administraţie pentru RPL OCOL SILVIC VALEA FRUMOASEI RA:</w:t>
+        <w:t xml:space="preserve"> Consiliului de Administraţie pentru </w:t>
+      </w:r>
+      <w:r w:rsidR="0013734F" w:rsidRPr="0013734F">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>SC SERVICII CL SALISTE SRL</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle21"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68D6080A" w14:textId="6D081A97" w:rsidR="004A0962" w:rsidRDefault="004A0962" w:rsidP="004A0962">
+    <w:p w14:paraId="68D6080A" w14:textId="5E509CF2" w:rsidR="004A0962" w:rsidRDefault="004A0962" w:rsidP="00835DDE">
       <w:pPr>
         <w:pStyle w:val="Style18"/>
         <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
         </w:rPr>
         <w:t xml:space="preserve">Realizează şi supune </w:t>
       </w:r>
       <w:r w:rsidR="001C789E">
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
         </w:rPr>
-        <w:t xml:space="preserve">aprobării de către APT, pe baza analizei cerinţelor contextuale ale regiei: profilul fiecărui post din cadrul Consiliului de Administraţie şi matricea consiliului şi în colaborare cu CA - conform specificaţiilor din scrisoarea de aşteptări, </w:t>
+        <w:t xml:space="preserve">aprobării de către APT, pe baza analizei cerinţelor contextuale ale </w:t>
+      </w:r>
+      <w:r w:rsidR="0013734F">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+        </w:rPr>
+        <w:t>intreprinderii</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: profilul </w:t>
+      </w:r>
+      <w:r w:rsidR="006638B7">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+        </w:rPr>
+        <w:t>posturilor</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> din cadrul Consiliului de Administraţie şi matricea consiliului şi în colaborare cu CA - conform specificaţiilor din scrisoarea de aşteptări, </w:t>
       </w:r>
       <w:r w:rsidR="001C789E">
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
         </w:rPr>
         <w:t>aca este cazul.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61BDF43B" w14:textId="759B24DB" w:rsidR="004A0962" w:rsidRDefault="004A0962" w:rsidP="00D80B22">
+    <w:p w14:paraId="61BDF43B" w14:textId="55618B87" w:rsidR="004A0962" w:rsidRDefault="004A0962" w:rsidP="00835DDE">
       <w:pPr>
         <w:pStyle w:val="Style18"/>
         <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
         </w:rPr>
-        <w:t>Realizează şi supune avizării CA şi aprobării de către APT: componenta integrală a planului de selecţie, anunţul de selecţie pentru presa scrisă şi pentru online, planul de</w:t>
+        <w:t>Realizează şi supune aprobării de către APT: componenta integrală a planului de selecţie, anunţul de selecţie pentru presa scrisă şi pentru online, planul de</w:t>
       </w:r>
       <w:r w:rsidR="00D80B22">
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
         </w:rPr>
         <w:t>selecţie,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F4F74E4" w14:textId="77777777" w:rsidR="004A0962" w:rsidRDefault="004A0962" w:rsidP="004A0962">
+    <w:p w14:paraId="4F4F74E4" w14:textId="582BD111" w:rsidR="004A0962" w:rsidRDefault="004A0962" w:rsidP="00835DDE">
       <w:pPr>
         <w:pStyle w:val="Style18"/>
         <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="151"/>
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
         </w:rPr>
         <w:t>Realizează planul de interviu şi documentele de evaluare pentru declaraţia de intenţie a candidaţilor.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36443987" w14:textId="04663985" w:rsidR="004A0962" w:rsidRDefault="00D80B22" w:rsidP="004A0962">
+    <w:p w14:paraId="36443987" w14:textId="3F71649A" w:rsidR="004A0962" w:rsidRDefault="00D80B22" w:rsidP="00835DDE">
       <w:pPr>
         <w:pStyle w:val="Style18"/>
         <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="151"/>
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="004A0962">
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
         </w:rPr>
         <w:t>ntocmeşte toate formularele necesare procedurii de selecţie, care vor fi completate de candidaţi.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="725FBCB1" w14:textId="77777777" w:rsidR="004A0962" w:rsidRDefault="004A0962" w:rsidP="004A0962">
+    <w:p w14:paraId="725FBCB1" w14:textId="1A3295D5" w:rsidR="004A0962" w:rsidRDefault="004A0962" w:rsidP="00835DDE">
       <w:pPr>
         <w:pStyle w:val="Style18"/>
         <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="144"/>
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
         </w:rPr>
-        <w:t>Stabileşte şi supune avizării CA şi aprobării de către APT: lista elementelor confidenţiale şi a celor ce pot fi făcute publice, precum şi lista detaliată a documentelor necesare în vederea depunerii candidaturii de către persoane fizice şi persoane juridice, în funcţie de etapele procedurii ele selecţie.</w:t>
+        <w:t>Stabileşte şi supune aprobării de către APT: lista elementelor confidenţiale şi a celor ce pot fi făcute publice, precum şi lista detaliată a documentelor necesare în vederea depunerii candidaturii de către persoane fizice şi persoane juridice, în funcţie de etapele procedurii ele selecţie.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DD6CB89" w14:textId="77777777" w:rsidR="004A0962" w:rsidRDefault="004A0962" w:rsidP="004A0962">
+    <w:p w14:paraId="5DD6CB89" w14:textId="21AAD36A" w:rsidR="004A0962" w:rsidRDefault="004A0962" w:rsidP="00835DDE">
       <w:pPr>
         <w:pStyle w:val="Style18"/>
         <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="144"/>
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
         </w:rPr>
-        <w:t>Stabileşte şi supune avizării CA şi aprobării de către APT lista elementelor pentru verificare candidaţilor aflaţi în lista lungă.</w:t>
+        <w:t>Stabileşte şi supune aprobării de către APT lista elementelor pentru verificare candidaţilor aflaţi în lista lungă.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="144B1CB7" w14:textId="77777777" w:rsidR="004A0962" w:rsidRDefault="004A0962" w:rsidP="004A0962">
+    <w:p w14:paraId="144B1CB7" w14:textId="317D447A" w:rsidR="004A0962" w:rsidRDefault="004A0962" w:rsidP="00835DDE">
       <w:pPr>
         <w:pStyle w:val="Style18"/>
         <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="144"/>
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
         </w:rPr>
-        <w:t>Stabileşte şi supune avizării CA şi aprobării de către APT lista elementelor pentru verificare candidaţilor aflaţi în lista scurtă.</w:t>
+        <w:t>Stabileşte şi supune aprobării de către APT lista elementelor pentru verificare candidaţilor aflaţi în lista scurtă.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20995912" w14:textId="77777777" w:rsidR="004A0962" w:rsidRDefault="004A0962" w:rsidP="004A0962">
+    <w:p w14:paraId="20995912" w14:textId="5D241BA0" w:rsidR="004A0962" w:rsidRDefault="004A0962" w:rsidP="00835DDE">
       <w:pPr>
         <w:pStyle w:val="Style18"/>
         <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="151"/>
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
         </w:rPr>
-        <w:t>Realizează propuneri de indicatori cheie de performanta pentru membrii Consiliului de Administraţie al regiei.</w:t>
+        <w:t xml:space="preserve">Realizează propuneri de indicatori cheie de performanta pentru membrii Consiliului de Administraţie al </w:t>
+      </w:r>
+      <w:r w:rsidR="0013734F">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+        </w:rPr>
+        <w:t>intreprinderii</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35FAD10B" w14:textId="77777777" w:rsidR="004A0962" w:rsidRDefault="004A0962" w:rsidP="004A0962">
-[...34 lines deleted...]
-    <w:p w14:paraId="149CF2DF" w14:textId="77777777" w:rsidR="004A0962" w:rsidRDefault="004A0962" w:rsidP="004A0962">
+    <w:p w14:paraId="35FAD10B" w14:textId="5D7E9BAD" w:rsidR="004A0962" w:rsidRDefault="004A0962" w:rsidP="00554A0B">
       <w:pPr>
         <w:pStyle w:val="Style18"/>
         <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="144"/>
+        <w:ind w:firstLine="151"/>
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
         </w:rPr>
+        <w:t>Gestionează dosarele de candidatură ale participanţilor la procedura de selecţie. Evaluează candidaturile depuse, conform criteriilor stabilite în matrice, în toate fazele selecţiei.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7232741A" w14:textId="44461B42" w:rsidR="004A0962" w:rsidRDefault="004A0962" w:rsidP="00554A0B">
+      <w:pPr>
+        <w:pStyle w:val="Style18"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="151"/>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+        </w:rPr>
+        <w:t>Asigură spaţiu adecvat organizării interviurilor în cadrul procedurii. Verifică informaţiile din dosarele de candidatură rămase pe lista lungă</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="149CF2DF" w14:textId="54883ED2" w:rsidR="004A0962" w:rsidRDefault="004A0962" w:rsidP="00554A0B">
+      <w:pPr>
+        <w:pStyle w:val="Style18"/>
+        <w:widowControl/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="151"/>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+        </w:rPr>
         <w:t>Organizează şi susţine interviurile cu candidaţii selectaţi în faza preliminară listei scurte, înainte de transmiterea declaraţiei de intenţie de către aceştia, dar şi după depunerea declaraţiei de intenţie, pentru realizarea integrării rezultatelor analizei şi întocmirea raportului de numiri finale.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="727FCF51" w14:textId="01C31A7D" w:rsidR="004A0962" w:rsidRPr="005836A7" w:rsidRDefault="004A0962" w:rsidP="005836A7">
+    <w:p w14:paraId="727FCF51" w14:textId="471024E6" w:rsidR="004A0962" w:rsidRPr="005836A7" w:rsidRDefault="00835DDE" w:rsidP="005836A7">
       <w:pPr>
         <w:pStyle w:val="Style18"/>
         <w:widowControl/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="144"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:spacing w:val="10"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FontStyle24"/>
         </w:rPr>
-        <w:t>Realizează Raportul de numiri finale şi îl înmânează CA şi structurii de guvernantă din cadrul ATP.</w:t>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="004A0962">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+        </w:rPr>
+        <w:t>Realizează Raportul de numiri finale şi îl înmânează structurii de guvernantă din cad</w:t>
+      </w:r>
+      <w:r w:rsidR="0013734F">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+        </w:rPr>
+        <w:t>rul A</w:t>
+      </w:r>
+      <w:r w:rsidR="004A0962">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="0013734F">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidR="004A0962">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="368DE852" w14:textId="5A06C6B7" w:rsidR="005836A7" w:rsidRDefault="004A0962" w:rsidP="005836A7">
+    <w:p w14:paraId="5164688A" w14:textId="77777777" w:rsidR="00835DDE" w:rsidRDefault="00835DDE" w:rsidP="00952DF2">
       <w:pPr>
         <w:pStyle w:val="Style17"/>
         <w:widowControl/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+    </w:p>
+    <w:p w14:paraId="4E167474" w14:textId="77777777" w:rsidR="00835DDE" w:rsidRDefault="00835DDE" w:rsidP="00952DF2">
+      <w:pPr>
+        <w:pStyle w:val="Style17"/>
+        <w:widowControl/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DB8D44A" w14:textId="77777777" w:rsidR="006638B7" w:rsidRDefault="006638B7" w:rsidP="00952DF2">
+      <w:pPr>
+        <w:pStyle w:val="Style17"/>
+        <w:widowControl/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="26B4D7CD" w14:textId="77777777" w:rsidR="006638B7" w:rsidRDefault="006638B7" w:rsidP="00952DF2">
+      <w:pPr>
+        <w:pStyle w:val="Style17"/>
+        <w:widowControl/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="368DE852" w14:textId="136C1996" w:rsidR="005836A7" w:rsidRDefault="00835DDE" w:rsidP="00952DF2">
+      <w:pPr>
+        <w:pStyle w:val="Style17"/>
+        <w:widowControl/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle21"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="00952DF2">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:r w:rsidR="004A0962">
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
         </w:rPr>
         <w:t>Documente ce se vor anexa Planului de selecţie</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14C21E39" w14:textId="4897CEC9" w:rsidR="009827FC" w:rsidRDefault="004A0962" w:rsidP="00EE090C">
       <w:pPr>
         <w:pStyle w:val="Style17"/>
         <w:widowControl/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="338" w:firstLine="0"/>
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005836A7">
@@ -3503,3426 +3634,3525 @@
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>finalizate, următoarele documente fac parte integrantă din Planul de selecţie, dar fără a se limita la acestea</w:t>
       </w:r>
       <w:r w:rsidR="005836A7">
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="40" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="40" w:type="dxa"/>
           <w:right w:w="40" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="906"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2880"/>
+        <w:gridCol w:w="806"/>
+        <w:gridCol w:w="3260"/>
+        <w:gridCol w:w="3719"/>
         <w:gridCol w:w="1710"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004A0962" w14:paraId="2768AE85" w14:textId="77777777" w:rsidTr="003E4533">
+      <w:tr w:rsidR="004A0962" w14:paraId="2768AE85" w14:textId="77777777" w:rsidTr="00952DF2">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="806" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0BEC2ADC" w14:textId="38FB5E9D" w:rsidR="004A0962" w:rsidRDefault="004A0962" w:rsidP="00A956D4">
             <w:pPr>
               <w:pStyle w:val="Style12"/>
               <w:widowControl/>
               <w:ind w:left="504"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3963" w:type="dxa"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7E34FF27" w14:textId="66E34C84" w:rsidR="004A0962" w:rsidRDefault="004A0962" w:rsidP="00A956D4">
             <w:pPr>
               <w:pStyle w:val="Style14"/>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:tcW w:w="3719" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="522D7513" w14:textId="38E5E732" w:rsidR="004A0962" w:rsidRDefault="004A0962" w:rsidP="00A956D4">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="34F1481F" w14:textId="19E67367" w:rsidR="004A0962" w:rsidRDefault="004A0962" w:rsidP="00A956D4">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004A0962" w14:paraId="612D9FD0" w14:textId="77777777" w:rsidTr="003E4533">
+      <w:tr w:rsidR="004A0962" w14:paraId="612D9FD0" w14:textId="77777777" w:rsidTr="00952DF2">
         <w:trPr>
           <w:trHeight w:val="288"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="806" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="75FBF550" w14:textId="2E83DE2F" w:rsidR="004A0962" w:rsidRDefault="00D80B22" w:rsidP="00A956D4">
             <w:pPr>
               <w:pStyle w:val="Style10"/>
               <w:widowControl/>
             </w:pPr>
             <w:r>
               <w:t>Nr crt.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3963" w:type="dxa"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5DFEE576" w14:textId="6DA8B4E7" w:rsidR="004A0962" w:rsidRDefault="00D80B22" w:rsidP="00A956D4">
             <w:pPr>
               <w:pStyle w:val="Style14"/>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
               <w:t>Document</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:tcW w:w="3719" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16B5D32F" w14:textId="085D6FE0" w:rsidR="004A0962" w:rsidRDefault="00D80B22" w:rsidP="00A956D4">
+          <w:p w14:paraId="16B5D32F" w14:textId="085D6FE0" w:rsidR="004A0962" w:rsidRPr="00952DF2" w:rsidRDefault="00D80B22" w:rsidP="00A956D4">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:spacing w:line="295" w:lineRule="exact"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>Termen de finalizare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="58737A74" w14:textId="52E77038" w:rsidR="004A0962" w:rsidRDefault="00D80B22" w:rsidP="00A956D4">
+          <w:p w14:paraId="58737A74" w14:textId="52E77038" w:rsidR="004A0962" w:rsidRPr="00952DF2" w:rsidRDefault="00D80B22" w:rsidP="00A956D4">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>Responsabil</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D80B22" w14:paraId="7C815F5F" w14:textId="77777777" w:rsidTr="003E4533">
+      <w:tr w:rsidR="00D80B22" w14:paraId="7C815F5F" w14:textId="77777777" w:rsidTr="00952DF2">
         <w:trPr>
           <w:trHeight w:val="244"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="806" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="45EDEE1D" w14:textId="22F413C1" w:rsidR="00D80B22" w:rsidRDefault="009827FC" w:rsidP="009827FC">
             <w:pPr>
               <w:pStyle w:val="Style12"/>
               <w:widowControl/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
               </w:rPr>
               <w:t xml:space="preserve">        1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3963" w:type="dxa"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53D4A035" w14:textId="31DD2D1D" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="001C789E">
+          <w:p w14:paraId="53D4A035" w14:textId="5CC9F633" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="001C789E">
             <w:pPr>
               <w:pStyle w:val="Style14"/>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
               <w:t xml:space="preserve">Profilul </w:t>
             </w:r>
             <w:r w:rsidR="005836A7">
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
               <w:t xml:space="preserve">pentru </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
               <w:t>post</w:t>
             </w:r>
+            <w:r w:rsidR="0013734F">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle24"/>
+              </w:rPr>
+              <w:t>urile</w:t>
+            </w:r>
             <w:r w:rsidR="005836A7">
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
-              <w:t>ul de  membru din consiliu de administratie</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2880" w:type="dxa"/>
+              <w:t xml:space="preserve"> de  membru din consiliu de administratie</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3719" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F12EAA5" w14:textId="5F51F07C" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
+          <w:p w14:paraId="1F12EAA5" w14:textId="5F51F07C" w:rsidR="00D80B22" w:rsidRPr="00952DF2" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Maxim </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rStyle w:val="FontStyle27"/>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle27"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">10 </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">zile lucrătoare de </w:t>
             </w:r>
-            <w:r w:rsidR="0015218B">
-[...1 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+            <w:r w:rsidR="0015218B" w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>l</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
-            <w:r w:rsidR="003E4533">
-[...1 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+            <w:r w:rsidR="003E4533" w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> contractarea expertului independent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33C08A2B" w14:textId="293D59E8" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
+          <w:p w14:paraId="33C08A2B" w14:textId="293D59E8" w:rsidR="00D80B22" w:rsidRPr="00952DF2" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>Expertul</w:t>
             </w:r>
-            <w:r w:rsidR="003E4533">
-[...1 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+            <w:r w:rsidR="003E4533" w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> independent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D80B22" w14:paraId="4105B149" w14:textId="77777777" w:rsidTr="003E4533">
+      <w:tr w:rsidR="00D80B22" w14:paraId="4105B149" w14:textId="77777777" w:rsidTr="00952DF2">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="806" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7CEFA0B3" w14:textId="7BDBAE9B" w:rsidR="00D80B22" w:rsidRDefault="009827FC" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style12"/>
               <w:widowControl/>
               <w:ind w:left="439"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00D80B22">
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3963" w:type="dxa"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0FF4FCC0" w14:textId="429B14FB" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="008C5E01">
             <w:pPr>
               <w:pStyle w:val="Style14"/>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
               <w:t>Scrisoarea de</w:t>
             </w:r>
             <w:r w:rsidR="00DE6370">
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
               <w:t xml:space="preserve"> astep</w:t>
             </w:r>
             <w:r w:rsidR="008C5E01">
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
               <w:t>tar</w:t>
             </w:r>
             <w:r w:rsidR="00DE6370">
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
               <w:t>i a Autoritatii Publice Tutelare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:tcW w:w="3719" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4490FFD5" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
+          <w:p w14:paraId="4490FFD5" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRPr="00952DF2" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>Maxim  până  la  definitivarea</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1F40BDCE" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
+          <w:p w14:paraId="1F40BDCE" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRPr="00952DF2" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>Structura de</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09B35D0F" w14:textId="11BE5CF5" w:rsidR="00DE6370" w:rsidRDefault="00DE6370" w:rsidP="00D47185">
+          <w:p w14:paraId="09B35D0F" w14:textId="11BE5CF5" w:rsidR="00DE6370" w:rsidRPr="00952DF2" w:rsidRDefault="00DE6370" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>Guvernanta</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D80B22" w14:paraId="0509DEB4" w14:textId="77777777" w:rsidTr="003E4533">
+      <w:tr w:rsidR="00D80B22" w14:paraId="0509DEB4" w14:textId="77777777" w:rsidTr="00952DF2">
         <w:trPr>
           <w:trHeight w:val="281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="806" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="126F1723" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style10"/>
               <w:widowControl/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3963" w:type="dxa"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4AD7567B" w14:textId="1415B155" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="001C789E">
             <w:pPr>
               <w:pStyle w:val="Style14"/>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:tcW w:w="3719" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="421D9270" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
+          <w:p w14:paraId="421D9270" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRPr="00952DF2" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>primei faze a listei scurte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03879FCB" w14:textId="24A355A6" w:rsidR="00D80B22" w:rsidRDefault="00DE6370" w:rsidP="00D47185">
+          <w:p w14:paraId="03879FCB" w14:textId="24A355A6" w:rsidR="00D80B22" w:rsidRPr="00952DF2" w:rsidRDefault="00DE6370" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>din      cadrul APT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D80B22" w14:paraId="74249A86" w14:textId="77777777" w:rsidTr="003E4533">
+      <w:tr w:rsidR="00D80B22" w14:paraId="74249A86" w14:textId="77777777" w:rsidTr="00952DF2">
         <w:trPr>
           <w:trHeight w:val="244"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="806" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4C8382AE" w14:textId="1619C2E5" w:rsidR="00D80B22" w:rsidRDefault="009827FC" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style12"/>
               <w:widowControl/>
               <w:ind w:left="432"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="00D80B22">
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3963" w:type="dxa"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6C391B8C" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="001C789E">
             <w:pPr>
               <w:pStyle w:val="Style14"/>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
               <w:t>Anunţurile   privind</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:tcW w:w="3719" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="65E2B335" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
+          <w:p w14:paraId="65E2B335" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRPr="00952DF2" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Maxim </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rStyle w:val="FontStyle27"/>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle27"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">15 </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>zile lucrătoare de la</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4501E114" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
+          <w:p w14:paraId="4501E114" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRPr="00952DF2" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>CA           si</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D80B22" w14:paraId="55AE7BC2" w14:textId="77777777" w:rsidTr="003E4533">
+      <w:tr w:rsidR="00D80B22" w14:paraId="55AE7BC2" w14:textId="77777777" w:rsidTr="00952DF2">
         <w:trPr>
           <w:trHeight w:val="281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="806" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3B48F3DA" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style10"/>
               <w:widowControl/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3963" w:type="dxa"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="78BFBEB2" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="001C789E">
             <w:pPr>
               <w:pStyle w:val="Style14"/>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
               <w:t>selecţia, pentru presa</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:tcW w:w="3719" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F039DF5" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
+          <w:p w14:paraId="6F039DF5" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRPr="00952DF2" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>contractarea             expertului</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78CFC466" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
+          <w:p w14:paraId="78CFC466" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRPr="00952DF2" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>Expertul</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D80B22" w14:paraId="17620059" w14:textId="77777777" w:rsidTr="003E4533">
+      <w:tr w:rsidR="00D80B22" w14:paraId="17620059" w14:textId="77777777" w:rsidTr="00952DF2">
         <w:trPr>
           <w:trHeight w:val="281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="806" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="21CEA150" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style10"/>
               <w:widowControl/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3963" w:type="dxa"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0F0F39C1" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="001C789E">
             <w:pPr>
               <w:pStyle w:val="Style14"/>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
               <w:t>tipărită şi online;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:tcW w:w="3719" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="562763B9" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
+          <w:p w14:paraId="562763B9" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRPr="00952DF2" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>independent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40299C67" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
+          <w:p w14:paraId="40299C67" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRPr="00952DF2" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>independent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D80B22" w14:paraId="43232956" w14:textId="77777777" w:rsidTr="003E4533">
+      <w:tr w:rsidR="00D80B22" w14:paraId="43232956" w14:textId="77777777" w:rsidTr="00952DF2">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="806" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="25B42383" w14:textId="1476BE94" w:rsidR="00D80B22" w:rsidRDefault="009827FC" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style12"/>
               <w:widowControl/>
               <w:ind w:left="425"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="00D80B22">
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3963" w:type="dxa"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0AC30F84" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="001C789E">
             <w:pPr>
               <w:pStyle w:val="Style14"/>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
               <w:t>Materiale referitoare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:tcW w:w="3719" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7836F3E5" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
+          <w:p w14:paraId="7836F3E5" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRPr="00952DF2" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Maxim </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rStyle w:val="FontStyle27"/>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle27"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">20 </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>zile lucrătoare de la</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6F379A30" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
+          <w:p w14:paraId="6F379A30" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRPr="00952DF2" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>Expertul</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D80B22" w14:paraId="35851818" w14:textId="77777777" w:rsidTr="003E4533">
+      <w:tr w:rsidR="00D80B22" w14:paraId="35851818" w14:textId="77777777" w:rsidTr="00952DF2">
         <w:trPr>
           <w:trHeight w:val="281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="806" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="36F5927F" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style10"/>
               <w:widowControl/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3963" w:type="dxa"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0601EC34" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="001C789E">
             <w:pPr>
               <w:pStyle w:val="Style14"/>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
               <w:t>la     declaraţia     de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:tcW w:w="3719" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="12CF471B" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
+          <w:p w14:paraId="12CF471B" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRPr="00952DF2" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>contractarea             expertului</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="34E7A3D6" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
+          <w:p w14:paraId="34E7A3D6" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRPr="00952DF2" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>independent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D80B22" w14:paraId="6D5BCE0B" w14:textId="77777777" w:rsidTr="003E4533">
+      <w:tr w:rsidR="00D80B22" w14:paraId="6D5BCE0B" w14:textId="77777777" w:rsidTr="00952DF2">
         <w:trPr>
           <w:trHeight w:val="281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="806" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4DFA11E8" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style10"/>
               <w:widowControl/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3963" w:type="dxa"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0D8DCC2C" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="001C789E">
             <w:pPr>
               <w:pStyle w:val="Style14"/>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
               <w:t>intenţie;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:tcW w:w="3719" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="13DE7420" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
+          <w:p w14:paraId="13DE7420" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRPr="00952DF2" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>independent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5819B5AF" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
+          <w:p w14:paraId="5819B5AF" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRPr="00952DF2" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style10"/>
               <w:widowControl/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D80B22" w14:paraId="3D0AD60E" w14:textId="77777777" w:rsidTr="003E4533">
+      <w:tr w:rsidR="00D80B22" w14:paraId="3D0AD60E" w14:textId="77777777" w:rsidTr="00952DF2">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="806" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="75FC632B" w14:textId="21E8445A" w:rsidR="00D80B22" w:rsidRDefault="009827FC" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style12"/>
               <w:widowControl/>
               <w:ind w:left="418"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidR="00D80B22">
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3963" w:type="dxa"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6E756D77" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="001C789E">
             <w:pPr>
               <w:pStyle w:val="Style14"/>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
               <w:t>Fişe     de     sinteză</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:tcW w:w="3719" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="29F57062" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
+          <w:p w14:paraId="29F57062" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRPr="00952DF2" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Maxim </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rStyle w:val="FontStyle27"/>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle27"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">20 </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>zile lucrătoare de la</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="47E526B5" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
+          <w:p w14:paraId="47E526B5" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRPr="00952DF2" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>Expertul</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D80B22" w14:paraId="2152CDAB" w14:textId="77777777" w:rsidTr="003E4533">
+      <w:tr w:rsidR="00D80B22" w14:paraId="2152CDAB" w14:textId="77777777" w:rsidTr="00952DF2">
         <w:trPr>
           <w:trHeight w:val="281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="806" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="63C2AAEE" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style10"/>
               <w:widowControl/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3963" w:type="dxa"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3E24501E" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="001C789E">
             <w:pPr>
               <w:pStyle w:val="Style14"/>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
               <w:t>pentru fiecare fază a</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:tcW w:w="3719" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="122258B5" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
+          <w:p w14:paraId="122258B5" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRPr="00952DF2" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>contractarea             expertului</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4AB1C802" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
+          <w:p w14:paraId="4AB1C802" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRPr="00952DF2" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>independent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D80B22" w14:paraId="5B325694" w14:textId="77777777" w:rsidTr="003E4533">
+      <w:tr w:rsidR="00D80B22" w14:paraId="5B325694" w14:textId="77777777" w:rsidTr="00952DF2">
         <w:trPr>
           <w:trHeight w:val="281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="806" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="00A8E3E7" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style10"/>
               <w:widowControl/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3963" w:type="dxa"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6A3BD308" w14:textId="55B0F8CD" w:rsidR="00D80B22" w:rsidRDefault="008C5E01" w:rsidP="001C789E">
             <w:pPr>
               <w:pStyle w:val="Style14"/>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
               <w:t>planului de selecţie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:tcW w:w="3719" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="141BCA01" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
+          <w:p w14:paraId="141BCA01" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRPr="00952DF2" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>independent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09213D1E" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
+          <w:p w14:paraId="09213D1E" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRPr="00952DF2" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style10"/>
               <w:widowControl/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D80B22" w14:paraId="27C452F2" w14:textId="77777777" w:rsidTr="003E4533">
+      <w:tr w:rsidR="00D80B22" w14:paraId="27C452F2" w14:textId="77777777" w:rsidTr="00952DF2">
         <w:trPr>
           <w:trHeight w:val="904"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="806" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="35304BD3" w14:textId="2FE01446" w:rsidR="00D80B22" w:rsidRDefault="009827FC" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style12"/>
               <w:widowControl/>
               <w:ind w:left="410"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00D80B22">
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3963" w:type="dxa"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="18D9B240" w14:textId="2FE9E2F9" w:rsidR="00D80B22" w:rsidRDefault="008C5E01" w:rsidP="001C789E">
             <w:pPr>
               <w:pStyle w:val="Style14"/>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
               <w:t>Plan de interviu</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:tcW w:w="3719" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7297F77F" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
+          <w:p w14:paraId="7297F77F" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRPr="00952DF2" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:spacing w:line="295" w:lineRule="exact"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Maxim </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rStyle w:val="FontStyle27"/>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle27"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">20 </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>zile lucrătoare de la contractarea             expertului independent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4AFEB075" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
+          <w:p w14:paraId="4AFEB075" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRPr="00952DF2" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:spacing w:line="295" w:lineRule="exact"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>Expertul independent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D80B22" w14:paraId="6D96E7B9" w14:textId="77777777" w:rsidTr="003E4533">
+      <w:tr w:rsidR="00D80B22" w14:paraId="6D96E7B9" w14:textId="77777777" w:rsidTr="00952DF2">
         <w:trPr>
           <w:trHeight w:val="244"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="806" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31AECA9B" w14:textId="58F65158" w:rsidR="00D80B22" w:rsidRDefault="009827FC" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style12"/>
               <w:widowControl/>
               <w:ind w:left="396"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00D80B22">
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3963" w:type="dxa"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="199F7B18" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="001C789E">
             <w:pPr>
               <w:pStyle w:val="Style14"/>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
               <w:t>Formulare          de</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:tcW w:w="3719" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="164218F2" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
+          <w:p w14:paraId="164218F2" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRPr="00952DF2" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Maxim </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rStyle w:val="FontStyle27"/>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle27"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">20 </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>zile lucrătoare de la</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="00C3AB7F" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
+          <w:p w14:paraId="00C3AB7F" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRPr="00952DF2" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>Expertul</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D80B22" w14:paraId="0B61F069" w14:textId="77777777" w:rsidTr="003E4533">
+      <w:tr w:rsidR="00D80B22" w14:paraId="0B61F069" w14:textId="77777777" w:rsidTr="00952DF2">
         <w:trPr>
           <w:trHeight w:val="281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="806" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="51449413" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style10"/>
               <w:widowControl/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3963" w:type="dxa"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4EF1899F" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="001C789E">
             <w:pPr>
               <w:pStyle w:val="Style14"/>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
               <w:t>nominalizare pentru</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:tcW w:w="3719" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2339881B" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
+          <w:p w14:paraId="2339881B" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRPr="00952DF2" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>contractarea             expertului</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="71274A7F" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
+          <w:p w14:paraId="71274A7F" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRPr="00952DF2" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>independent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D80B22" w14:paraId="1599D6D8" w14:textId="77777777" w:rsidTr="003E4533">
+      <w:tr w:rsidR="00D80B22" w14:paraId="1599D6D8" w14:textId="77777777" w:rsidTr="00952DF2">
         <w:trPr>
           <w:trHeight w:val="281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="806" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4750B2CD" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style10"/>
               <w:widowControl/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3963" w:type="dxa"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7DE84753" w14:textId="67F158C0" w:rsidR="00D80B22" w:rsidRDefault="008C5E01" w:rsidP="001C789E">
             <w:pPr>
               <w:pStyle w:val="Style14"/>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
               <w:t>candidaţii propuşi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:tcW w:w="3719" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="530527B9" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
+          <w:p w14:paraId="530527B9" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRPr="00952DF2" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>independent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="07D1C5B1" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
+          <w:p w14:paraId="07D1C5B1" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRPr="00952DF2" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style10"/>
               <w:widowControl/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D80B22" w14:paraId="3038E72C" w14:textId="77777777" w:rsidTr="003E4533">
+      <w:tr w:rsidR="00D80B22" w14:paraId="3038E72C" w14:textId="77777777" w:rsidTr="00952DF2">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="806" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="49D3D125" w14:textId="7E5B421D" w:rsidR="00D80B22" w:rsidRDefault="009827FC" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style12"/>
               <w:widowControl/>
               <w:ind w:left="403"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r w:rsidR="00D80B22">
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3963" w:type="dxa"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5E0B4684" w14:textId="41569BD5" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="001C789E">
             <w:pPr>
               <w:pStyle w:val="Style14"/>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
               <w:t>Formular pentru</w:t>
             </w:r>
             <w:r w:rsidR="003E4533">
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
               <w:t xml:space="preserve"> recomandarile de nominalizare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:tcW w:w="3719" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="719D1A21" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
+          <w:p w14:paraId="719D1A21" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRPr="00952DF2" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">Maxim </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rStyle w:val="FontStyle27"/>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle27"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">20 </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>zile lucrătoare de la</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33005E92" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
+          <w:p w14:paraId="33005E92" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRPr="00952DF2" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>Expertul</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D80B22" w14:paraId="02A55573" w14:textId="77777777" w:rsidTr="003E4533">
+      <w:tr w:rsidR="00D80B22" w14:paraId="02A55573" w14:textId="77777777" w:rsidTr="00952DF2">
         <w:trPr>
           <w:trHeight w:val="281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="806" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="12095E8D" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style10"/>
               <w:widowControl/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3963" w:type="dxa"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C7CF95A" w14:textId="642D72E1" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="001C789E">
             <w:pPr>
               <w:pStyle w:val="Style14"/>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:tcW w:w="3719" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3176B907" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
+          <w:p w14:paraId="3176B907" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRPr="00952DF2" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>contractarea             expertului</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32A51863" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
+          <w:p w14:paraId="32A51863" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRPr="00952DF2" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>independent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D80B22" w14:paraId="19550AD1" w14:textId="77777777" w:rsidTr="003E4533">
+      <w:tr w:rsidR="00D80B22" w14:paraId="19550AD1" w14:textId="77777777" w:rsidTr="00952DF2">
         <w:trPr>
           <w:trHeight w:val="281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="806" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1BCBDB32" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style10"/>
               <w:widowControl/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3963" w:type="dxa"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="76A4CC67" w14:textId="54588D31" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="001C789E">
             <w:pPr>
               <w:pStyle w:val="Style14"/>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:tcW w:w="3719" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B4287F3" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
+          <w:p w14:paraId="2B4287F3" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRPr="00952DF2" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>independent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32664AEC" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
+          <w:p w14:paraId="32664AEC" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRPr="00952DF2" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style10"/>
               <w:widowControl/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D80B22" w14:paraId="4E251986" w14:textId="77777777" w:rsidTr="003E4533">
+      <w:tr w:rsidR="00D80B22" w14:paraId="4E251986" w14:textId="77777777" w:rsidTr="00952DF2">
         <w:trPr>
           <w:trHeight w:val="244"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="806" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6E8CA78D" w14:textId="7DD76074" w:rsidR="00D80B22" w:rsidRDefault="009827FC" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style12"/>
               <w:widowControl/>
               <w:ind w:left="396"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidR="00D80B22">
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3963" w:type="dxa"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2504ABD5" w14:textId="2FDBAABF" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="001C789E">
             <w:pPr>
               <w:pStyle w:val="Style14"/>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
               <w:t>Proiectul</w:t>
             </w:r>
             <w:r w:rsidR="003E4533">
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
               <w:t xml:space="preserve"> contractului de mandat</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:tcW w:w="3719" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F40DB87" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
+          <w:p w14:paraId="3F40DB87" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRPr="00952DF2" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>Maxim       până       la      data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="36329905" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
+          <w:p w14:paraId="36329905" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRPr="00952DF2" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>Structura de</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D80B22" w14:paraId="23BDBA17" w14:textId="77777777" w:rsidTr="003E4533">
+      <w:tr w:rsidR="00D80B22" w14:paraId="23BDBA17" w14:textId="77777777" w:rsidTr="00952DF2">
         <w:trPr>
           <w:trHeight w:val="281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="806" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0051192D" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style10"/>
               <w:widowControl/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3963" w:type="dxa"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="423F919D" w14:textId="4206EA79" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="001C789E">
             <w:pPr>
               <w:pStyle w:val="Style14"/>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:tcW w:w="3719" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1BC20BB5" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
+          <w:p w14:paraId="1BC20BB5" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRPr="00952DF2" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>nominalizării   candidaţilor   pe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E47CE2E" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
+          <w:p w14:paraId="7E47CE2E" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRPr="00952DF2" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>guvernantă</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D80B22" w14:paraId="21ECF7AB" w14:textId="77777777" w:rsidTr="003E4533">
+      <w:tr w:rsidR="00D80B22" w14:paraId="21ECF7AB" w14:textId="77777777" w:rsidTr="00952DF2">
         <w:trPr>
           <w:trHeight w:val="305"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="806" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4098D61A" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style10"/>
               <w:widowControl/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3963" w:type="dxa"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="425A83CE" w14:textId="58571AF4" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="001C789E">
             <w:pPr>
               <w:pStyle w:val="Style14"/>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:tcW w:w="3719" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="257F3FF1" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
+          <w:p w14:paraId="257F3FF1" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRPr="00952DF2" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>lista scurtă</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1DC4CCAE" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
+          <w:p w14:paraId="1DC4CCAE" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRPr="00952DF2" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>din      cadrul APT</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D80B22" w14:paraId="2F9C3FBF" w14:textId="77777777" w:rsidTr="003E4533">
+      <w:tr w:rsidR="00D80B22" w14:paraId="2F9C3FBF" w14:textId="77777777" w:rsidTr="00952DF2">
         <w:trPr>
           <w:trHeight w:val="232"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="806" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1AE62767" w14:textId="69A9A4B1" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style12"/>
               <w:widowControl/>
               <w:ind w:left="389"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="009827FC">
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3963" w:type="dxa"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0A824A73" w14:textId="2733BA15" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="001C789E">
             <w:pPr>
               <w:pStyle w:val="Style14"/>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
               <w:t>Formulare  de</w:t>
             </w:r>
             <w:r w:rsidR="003E4533">
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
               <w:t xml:space="preserve"> confidentialitate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:tcW w:w="3719" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="436EE1D0" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
+          <w:p w14:paraId="436EE1D0" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRPr="00952DF2" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>Maxim până la data publicării</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0FD9BFB5" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
+          <w:p w14:paraId="0FD9BFB5" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRPr="00952DF2" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>Expertul</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D80B22" w14:paraId="6AA2AEBE" w14:textId="77777777" w:rsidTr="003E4533">
+      <w:tr w:rsidR="00D80B22" w14:paraId="6AA2AEBE" w14:textId="77777777" w:rsidTr="00952DF2">
         <w:trPr>
           <w:trHeight w:val="281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="806" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="184656AF" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style10"/>
               <w:widowControl/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3963" w:type="dxa"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5D783850" w14:textId="45E07E0E" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="001C789E">
             <w:pPr>
               <w:pStyle w:val="Style14"/>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:tcW w:w="3719" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68152C80" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
+          <w:p w14:paraId="68152C80" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRPr="00952DF2" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>anunţului de recrutare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F5929BB" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
+          <w:p w14:paraId="0F5929BB" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRPr="00952DF2" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>independent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D80B22" w14:paraId="6BF71BB4" w14:textId="77777777" w:rsidTr="003E4533">
+      <w:tr w:rsidR="00D80B22" w14:paraId="6BF71BB4" w14:textId="77777777" w:rsidTr="00952DF2">
         <w:trPr>
           <w:trHeight w:val="244"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="806" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7E16979F" w14:textId="66ED754D" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style12"/>
               <w:widowControl/>
               <w:ind w:left="382"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="009827FC">
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3963" w:type="dxa"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="43C39E7B" w14:textId="28BE114A" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="001C789E">
             <w:pPr>
               <w:pStyle w:val="Style14"/>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
               <w:t>Formulare</w:t>
             </w:r>
             <w:r w:rsidR="003E4533">
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
               <w:t>ale</w:t>
             </w:r>
             <w:r w:rsidR="003E4533">
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
               <w:t xml:space="preserve"> declaratiilor necesare a fi completate de catre candidati</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:tcW w:w="3719" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42A3A7EE" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
+          <w:p w14:paraId="42A3A7EE" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRPr="00952DF2" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>Maxim până la data publicării</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B6E27BC" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
+          <w:p w14:paraId="1B6E27BC" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRPr="00952DF2" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>Expertul</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D80B22" w14:paraId="4347DF76" w14:textId="77777777" w:rsidTr="003E4533">
+      <w:tr w:rsidR="00D80B22" w14:paraId="4347DF76" w14:textId="77777777" w:rsidTr="00952DF2">
         <w:trPr>
           <w:trHeight w:val="281"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="942" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="806" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="01EEC261" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style10"/>
               <w:widowControl/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3963" w:type="dxa"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3FA3ABA0" w14:textId="402443D5" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="001C789E">
             <w:pPr>
               <w:pStyle w:val="Style14"/>
               <w:widowControl/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:tcW w:w="3719" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="04FBEF4C" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
+          <w:p w14:paraId="04FBEF4C" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRPr="00952DF2" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>anunţului de recrutare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5017FCBE" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
+          <w:p w14:paraId="5017FCBE" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRPr="00952DF2" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>independent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D80B22" w14:paraId="7DD6EA30" w14:textId="77777777" w:rsidTr="003E4533">
+      <w:tr w:rsidR="00D80B22" w14:paraId="7DD6EA30" w14:textId="77777777" w:rsidTr="00952DF2">
         <w:trPr>
           <w:trHeight w:val="642"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="906" w:type="dxa"/>
+            <w:tcW w:w="806" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="367AE939" w14:textId="7E495D2F" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style12"/>
               <w:widowControl/>
               <w:ind w:left="418"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="009827FC">
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3999" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="24520919" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="001C789E">
             <w:pPr>
               <w:pStyle w:val="Style14"/>
               <w:widowControl/>
               <w:spacing w:line="295" w:lineRule="exact"/>
               <w:ind w:firstLine="22"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
               <w:t>Lista elementelor confidenţiale şi a celor ce pot fi făcute publice;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:tcW w:w="3719" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A33D24E" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
+          <w:p w14:paraId="7A33D24E" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRPr="00952DF2" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:ind w:firstLine="22"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>Maxim până la data publicării anunţului de recrutare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3117EC74" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
+          <w:p w14:paraId="3117EC74" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRPr="00952DF2" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:ind w:firstLine="14"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>Expertul independent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D80B22" w14:paraId="10C4D042" w14:textId="77777777" w:rsidTr="003E4533">
+      <w:tr w:rsidR="00D80B22" w14:paraId="10C4D042" w14:textId="77777777" w:rsidTr="00952DF2">
         <w:trPr>
           <w:trHeight w:val="795"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="906" w:type="dxa"/>
+            <w:tcW w:w="806" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="38E341A7" w14:textId="2135C318" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style12"/>
               <w:widowControl/>
               <w:ind w:left="403"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="009827FC">
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3999" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="062945F0" w14:textId="44839A6F" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="005836A7">
             <w:pPr>
               <w:pStyle w:val="Style14"/>
               <w:widowControl/>
               <w:spacing w:line="295" w:lineRule="exact"/>
               <w:ind w:firstLine="14"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
               <w:t xml:space="preserve">Lista    detaliată    a documentelor necesare </w:t>
             </w:r>
             <w:r w:rsidRPr="005836A7">
@@ -6939,334 +7169,335 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
               <w:t>vederea depunerii</w:t>
             </w:r>
             <w:r w:rsidR="005836A7">
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
               <w:t>candidaturii de către persoane fizice şi persoane juridice, în funcţie de etapele procedurii de selecţie;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:tcW w:w="3719" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="786CC780" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
+          <w:p w14:paraId="786CC780" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRPr="00952DF2" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:ind w:firstLine="7"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>Maxim până la data publicării anunţului de recrutare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="002E717F" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
+          <w:p w14:paraId="002E717F" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRPr="00952DF2" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:ind w:firstLine="7"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>Expertul independent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D80B22" w14:paraId="6B4F301B" w14:textId="77777777" w:rsidTr="003E4533">
+      <w:tr w:rsidR="00D80B22" w14:paraId="6B4F301B" w14:textId="77777777" w:rsidTr="00952DF2">
         <w:trPr>
           <w:trHeight w:val="53"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="906" w:type="dxa"/>
+            <w:tcW w:w="806" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="69763384" w14:textId="521666E0" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style12"/>
               <w:widowControl/>
               <w:ind w:left="382"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="003E4533">
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FontStyle27"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3999" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="76A3385B" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="001C789E">
             <w:pPr>
               <w:pStyle w:val="Style14"/>
               <w:widowControl/>
               <w:spacing w:line="295" w:lineRule="exact"/>
               <w:ind w:left="7" w:hanging="7"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="FontStyle24"/>
               </w:rPr>
               <w:t>Lista elementelor pentru verificarea candidaţilor aflaţi în lista scurtă.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2880" w:type="dxa"/>
+            <w:tcW w:w="3719" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6EB5F291" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
+          <w:p w14:paraId="6EB5F291" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRPr="00952DF2" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:ind w:left="22" w:hanging="22"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>Maxim până la data publicării anunţului de recrutare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1710" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="55279A16" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
+          <w:p w14:paraId="55279A16" w14:textId="77777777" w:rsidR="00D80B22" w:rsidRPr="00952DF2" w:rsidRDefault="00D80B22" w:rsidP="00D47185">
             <w:pPr>
               <w:pStyle w:val="Style11"/>
               <w:widowControl/>
               <w:ind w:left="29" w:hanging="29"/>
               <w:rPr>
                 <w:rStyle w:val="FontStyle21"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00952DF2">
+              <w:rPr>
+                <w:rStyle w:val="FontStyle21"/>
+                <w:b w:val="0"/>
               </w:rPr>
               <w:t>Expertul independent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7CF1E805" w14:textId="77777777" w:rsidR="004A0962" w:rsidRDefault="004A0962" w:rsidP="00FC63A6">
-[...10 lines deleted...]
-    <w:p w14:paraId="72065A8E" w14:textId="7B9ECE7D" w:rsidR="004E5B8F" w:rsidRDefault="004A0962" w:rsidP="00FC63A6">
+    <w:p w14:paraId="0BE38599" w14:textId="77777777" w:rsidR="00835DDE" w:rsidRDefault="004A0962" w:rsidP="00FC63A6">
       <w:pPr>
         <w:pStyle w:val="Style3"/>
         <w:widowControl/>
         <w:spacing w:before="82"/>
         <w:ind w:left="533"/>
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
         </w:rPr>
         <w:t>Data</w:t>
       </w:r>
       <w:r w:rsidR="00665B13">
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
         </w:rPr>
-        <w:t>: 16.02.2026</w:t>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="0013734F">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle21"/>
+        </w:rPr>
+        <w:t>...........................</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21560231" w14:textId="16649690" w:rsidR="00665B13" w:rsidRPr="00FC63A6" w:rsidRDefault="00665B13" w:rsidP="00FC63A6">
+    <w:p w14:paraId="21560231" w14:textId="32890876" w:rsidR="00665B13" w:rsidRPr="00FC63A6" w:rsidRDefault="00665B13" w:rsidP="00FC63A6">
       <w:pPr>
         <w:pStyle w:val="Style3"/>
         <w:widowControl/>
         <w:spacing w:before="82"/>
         <w:ind w:left="533"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="FontStyle21"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Responsabil Guvernanta Corporativa,</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00665B13" w:rsidRPr="00FC63A6" w:rsidSect="009827FC">
+    <w:sectPr w:rsidR="00665B13" w:rsidRPr="00FC63A6" w:rsidSect="006638B7">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="540" w:right="566" w:bottom="360" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="993" w:right="991" w:bottom="993" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FE5466CE"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1CE77C23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5A7C9F18"/>
     <w:lvl w:ilvl="0" w:tplc="9DFAF298">
       <w:start w:val="5"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
@@ -7398,75 +7629,89 @@
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B54317"/>
+    <w:rsid w:val="0013734F"/>
     <w:rsid w:val="0015218B"/>
+    <w:rsid w:val="00184ED5"/>
     <w:rsid w:val="00195844"/>
+    <w:rsid w:val="001A19AB"/>
     <w:rsid w:val="001C789E"/>
+    <w:rsid w:val="002460F0"/>
+    <w:rsid w:val="00253BD7"/>
     <w:rsid w:val="003E4533"/>
     <w:rsid w:val="004A0962"/>
     <w:rsid w:val="004E5B8F"/>
+    <w:rsid w:val="00554A0B"/>
     <w:rsid w:val="005836A7"/>
+    <w:rsid w:val="006638B7"/>
     <w:rsid w:val="00665B13"/>
     <w:rsid w:val="007369F9"/>
+    <w:rsid w:val="00835DDE"/>
     <w:rsid w:val="00847490"/>
     <w:rsid w:val="008529A9"/>
     <w:rsid w:val="008530BF"/>
     <w:rsid w:val="008C5E01"/>
     <w:rsid w:val="00903422"/>
     <w:rsid w:val="00937F35"/>
+    <w:rsid w:val="00952DF2"/>
     <w:rsid w:val="009827FC"/>
     <w:rsid w:val="00B472C7"/>
     <w:rsid w:val="00B54317"/>
     <w:rsid w:val="00B61FF0"/>
+    <w:rsid w:val="00BE6A6C"/>
     <w:rsid w:val="00C076F4"/>
     <w:rsid w:val="00CE4B4B"/>
+    <w:rsid w:val="00D407E0"/>
+    <w:rsid w:val="00D805F1"/>
     <w:rsid w:val="00D80B22"/>
     <w:rsid w:val="00DE6370"/>
     <w:rsid w:val="00E92BA9"/>
     <w:rsid w:val="00EE090C"/>
+    <w:rsid w:val="00FA468C"/>
+    <w:rsid w:val="00FC4C97"/>
     <w:rsid w:val="00FC63A6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ro-RO"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -8454,71 +8699,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>9703</Characters>
+  <Pages>4</Pages>
+  <Words>1578</Words>
+  <Characters>9158</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>80</Lines>
-  <Paragraphs>22</Paragraphs>
+  <Lines>76</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11353</CharactersWithSpaces>
+  <CharactersWithSpaces>10715</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Niculina Streulea</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>